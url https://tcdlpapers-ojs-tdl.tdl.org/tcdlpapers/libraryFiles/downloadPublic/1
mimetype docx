--- v0 (2026-03-21)
+++ v1 (2026-05-17)
@@ -22,69 +22,51 @@
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3D3294CC" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="5B965D25">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document is provided as a template for formatting your paper for submission to TCDL Papers. You are not required to use this </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> are welcome to use it as a starting place for formatting your paper. The primary source for formatting instructions is the </w:t>
+        <w:t xml:space="preserve">This document is provided as a template for formatting your paper for submission to TCDL Papers. You are not required to use this template, but are welcome to use it as a starting place for formatting your paper. The primary source for formatting instructions is the </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidR="008C7114" w:rsidRPr="00D40B46">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>TCDL Papers website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. If you have questions about formatting your paper, please email </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="008C7114" w:rsidRPr="00D40B46">
           <w:rPr>
             <w:i/>
@@ -108,71 +90,71 @@
     <w:p w14:paraId="5883356B" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CA530F9" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="5B965D25">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This template follows best practices for accessibility for research papers. For additional information about accessibility, please see:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285497E6" w14:textId="4A2DB85A" w:rsidR="008C7114" w:rsidRPr="00101C6D" w:rsidRDefault="00101C6D">
+    <w:p w14:paraId="285497E6" w14:textId="4A2DB85A" w:rsidR="008C7114" w:rsidRPr="00101C6D" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00D40253" w:rsidRPr="00101C6D">
+        <w:r w:rsidRPr="00101C6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">TCDL </w:t>
         </w:r>
-        <w:r w:rsidRPr="00101C6D">
+        <w:r w:rsidR="00101C6D" w:rsidRPr="00101C6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Accessibility Support Page</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50542B6B" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00D40B46">
           <w:rPr>
             <w:i/>
             <w:iCs/>
@@ -268,56 +250,116 @@
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve">, Institution | </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Second Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve">, Institution | </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Third Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:t>, Institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3488AC2D" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
-[...4 lines deleted...]
-        <w:t>(add additional authors as needed)</w:t>
+    <w:p w14:paraId="3488AC2D" w14:textId="212B11DE" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="002871C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002871C1" w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>dd additional authors as needed</w:t>
+      </w:r>
+      <w:r w:rsidR="002871C1" w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Please remove </w:t>
+      </w:r>
+      <w:r w:rsidR="00827117">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="002871C1" w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> names when you submit your paper to OJS. We will ask you to add </w:t>
+      </w:r>
+      <w:r w:rsidR="0061385A">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="002871C1" w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> back after the peer review process.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002871C1">
+        <w:rPr>
+          <w:highlight w:val="cyan"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A42148F" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_k1k03kkjiszx" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
@@ -431,65 +473,51 @@
       <w:r w:rsidRPr="00D40B46">
         <w:lastRenderedPageBreak/>
         <w:t>Introduction (Heading 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D4B48DD" w14:textId="77209281" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For your use and entertainment, we have inserted instructions and placeholder text in this short paper template. The paper must be submitted as a Microsoft Word file. When saving your file, please use the following naming convention: “</w:t>
       </w:r>
       <w:r w:rsidR="00CD4850">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>shortened-paper-title</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">_TCDL2026.docx”. Double space the body, tables, and figures. Use 1.5 space for the abstract, disclaimer, and references. Use </w:t>
-[...13 lines deleted...]
-        <w:t>. Use the built-in styles to designate heading levels to structure and organize your document. Ensure that all heading styles are applied in a hierarchical order. Use concise and descriptive heading language. Use the sans-serif font Arial. Use font size 12 points (for tables as well as text).</w:t>
+        <w:t>_TCDL2026.docx”. Double space the body, tables, and figures. Use 1.5 space for the abstract, disclaimer, and references. Use left justification only. Use the built-in styles to designate heading levels to structure and organize your document. Ensure that all heading styles are applied in a hierarchical order. Use concise and descriptive heading language. Use the sans-serif font Arial. Use font size 12 points (for tables as well as text).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3733E7" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_a897uf486wd3" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve">Paper Prep Tips (Heading 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CCF1B28" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>For unordered lists, use standard bullets for unordered lists (custom bullets may impact screen readers). For numbered lists, select the text you want to present as a list and use the application’s built-in functionality to apply a proper ordered list format. Do not type out the numbers yourself.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40519922" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
@@ -601,1369 +629,141 @@
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. For email addresses, type out the full address and then link to the email address. Use APA style for citations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366FCB10" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_j6k1o8y4s0f7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00D40B46">
         <w:t>Section Title Lorem Ipsum (Heading 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79CDF236" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...545 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit. Quisque faucibus ex sapien vitae pellentesque sem placerat. In id cursus mi pretium tellus duis convallis. Tempus leo eu aenean sed diam urna tempor. Pulvinar vivamus fringilla lacus nec metus bibendum egestas. Iaculis massa nisl malesuada lacinia integer nunc posuere. Ut hendrerit semper vel class aptent taciti sociosqu. Ad litora torquent per conubia nostra inceptos himenaeos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD1F3CE" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
-[...545 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Lorem ipsum dolor sit amet consectetur adipiscing elit. Quisque faucibus ex sapien vitae pellentesque sem placerat. In id cursus mi pretium tellus duis convallis. Tempus leo eu aenean sed diam urna tempor. Pulvinar vivamus fringilla lacus nec metus bibendum egestas. Iaculis massa nisl malesuada lacinia integer nunc posuere. Ut hendrerit semper vel class aptent taciti sociosqu. Ad litora torquent per conubia nostra inceptos himenaeos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D831F25" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_85q2wh4dwxts" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00D40B46">
         <w:lastRenderedPageBreak/>
         <w:t>Another Section Pangrams (Heading 4)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4EAB47" w14:textId="7AA6D712" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section is full of Pangrams or sentences containing every letter of the alphabet at least once. The quick, brown fox jumps over a lazy dog. DJs flock by when MTV ax quiz prog. Junk MTV quiz graced by fox whelps. Bawds jog, flick quartz, vex nymphs. Waltz, bad nymph, for quick jigs vex! Fox nymphs grab quick-jived waltz. Brick quiz whangs jumpy veldt fox. Bright vixens </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> dozy fowl quack. </w:t>
+        <w:t xml:space="preserve">This section is full of Pangrams or sentences containing every letter of the alphabet at least once. The quick, brown fox jumps over a lazy dog. DJs flock by when MTV ax quiz prog. Junk MTV quiz graced by fox whelps. Bawds jog, flick quartz, vex nymphs. Waltz, bad nymph, for quick jigs vex! Fox nymphs grab quick-jived waltz. Brick quiz whangs jumpy veldt fox. Bright vixens jump; dozy fowl quack. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770D9EA7" w14:textId="759C3138" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="5B965D25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Quick wafting zephyrs vex bold Jim. Quick zephyrs blow, vexing daft Jim. Sex-charged fop blew my junk TV quiz. How quickly daft jumping zebras vex. Two driven jocks help fax my big quiz</w:t>
       </w:r>
       <w:r w:rsidR="3B84251C" w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="46CCBCE2" w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Buonarroti et al., 2026, p.80)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Quick, Baz, get my woven flax jodhpurs! "Now fax quiz Jack! " </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> quack! Blowzy red vixens fight for a quick jump.</w:t>
+        <w:t>. Quick, Baz, get my woven flax jodhpurs! "Now fax quiz Jack! " my brave ghost pled. Five quacking zephyrs jolt my wax bed. Flummoxed by job, kvetching W. zaps Iraq. Cozy sphinx waves quart jug of bad milk. A very bad quack might jinx zippy fowls. Few quips galvanized the mock jury box. Quick brown dogs jump over the lazy fox. The jay, pig, fox, zebra, and my wolves quack! Blowzy red vixens fight for a quick jump.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608C6108" w14:textId="0F3D8449" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="39F92604" w:rsidP="5B965D25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">As Buonarroti et al. (2026) mentions, Joaquin Phoenix was </w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">1] killed the fox. </w:t>
+        <w:t xml:space="preserve">As Buonarroti et al. (2026) mentions, Joaquin Phoenix was gazed by MTV for luck. A wizard’s job is to vex chumps quickly in fog. Watch "Jeopardy! ", Alex Trebek's fun TV quiz game. Woven silk pyjamas exchanged for blue quartz. Brawny gods just flocked up to quiz and vex him. Adjusting quiver and bow, Zompyc[1] killed the fox. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04734D32" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">My faxed joke won a pager in the cable TV quiz show. Amazingly few discotheques provide jukeboxes. My girl wove six dozen plaid jackets before she quit. Six big devils from Japan quickly forgot how to waltz. Big July earthquakes confound zany experimental vow. Foxy </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> letters - no forcing a jumbled quiz! Crazy Fredericka bought many very </w:t>
+        <w:t xml:space="preserve">My faxed joke won a pager in the cable TV quiz show. Amazingly few discotheques provide jukeboxes. My girl wove six dozen plaid jackets before she quit. Six big devils from Japan quickly forgot how to waltz. Big July earthquakes confound zany experimental vow. Foxy parsons quiz and cajole the lovably dim wiki-girl. Have a pick: twenty six letters - no forcing a jumbled quiz! Crazy Fredericka bought many very </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>exquisite opal jewels. Sixty zippers were quickly picked from the woven jute bag. A quick movement of the enemy will jeopardize six gunboats. All questions asked by five watch experts amazed the judge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5665301C" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114"/>
     <w:p w14:paraId="02F37DD0" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_icpv2r34x1uo" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00D40B46">
         <w:t>Tables and Figures Examples (Heading 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522E4DA8" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="5B965D25">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2675,65 +1475,51 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B52D8A3" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A </w:t>
-[...13 lines deleted...]
-        <w:t>, bluebonnets in bloom view of Texas. (A sentence or two describing the figure or relevant contextual information about it.)</w:t>
+        <w:t xml:space="preserve"> A spring time, bluebonnets in bloom view of Texas. (A sentence or two describing the figure or relevant contextual information about it.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244DB611" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114"/>
     <w:p w14:paraId="544E5D47" w14:textId="19444B39" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D917FC">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Within the word document, you’ll want to Edit the Document Properties: Adding information to the document properties of your article helps identify your word document and add additional metadata. In Word, select “File” then “Properties.” Add the title of your article in the title field and your name in the author field.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5D41FC" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve"> New versions of Word offer an “Accessibility Checker” feature to easily check for accessibility issues in your document. In Word, select “Review” then “Check Accessibility.” The accessibility checker will appear and list any issues found in your document. Please address as many of these issues as possible. (See PKP’s guide on</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="word-docs">
         <w:r w:rsidR="008C7114" w:rsidRPr="00D40B46">
@@ -2749,65 +1535,51 @@
           <w:t>How to check an MS Word document for accessibility</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40B46">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB94E8A" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_7zlyrkqeqv01" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00D40B46">
         <w:t>Conclusion (Heading 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2906F6DA" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thank you for reviewing this short paper template. The document takes influences from the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2025 long paper format and the Journal of Open Educational Resources in Higher Education downloadable template. Best wishes with your own writing.</w:t>
+        <w:t>Thank you for reviewing this short paper template. The document takes influences from the iPres 2025 long paper format and the Journal of Open Educational Resources in Higher Education downloadable template. Best wishes with your own writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3A55E9" w14:textId="4457DDB7" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114" w:rsidP="5B965D25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1112AEB7" w14:textId="77777777" w:rsidR="00BE4BE0" w:rsidRPr="00D40B46" w:rsidRDefault="00BE4BE0" w:rsidP="5B965D25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5599A973" w14:textId="77777777" w:rsidR="00BE4BE0" w:rsidRPr="00D40B46" w:rsidRDefault="00BE4BE0" w:rsidP="5B965D25">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -2960,270 +1732,192 @@
           <w:iCs/>
         </w:rPr>
         <w:t>Download the template for all article types here</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve">. Journal of Open Educational Resources in Higher Education. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidR="008C7114" w:rsidRPr="00D40B46">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.iastatedigitalpress.com/joerhe/site/sections/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40B46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E76047E" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> 2025 Wellington Aotearoa New Zealand. (2026, February 02) </w:t>
+      <w:r w:rsidRPr="00D40B46">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iPres 2025 Wellington Aotearoa New Zealand. (2026, February 02) </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Submission Instructions</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>- Full Paper Template</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The 21st International Conference </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 2025. </w:t>
+        <w:t xml:space="preserve">. The 21st International Conference On Digital Preservation iPRES 2025. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r w:rsidR="008C7114" w:rsidRPr="00D40B46">
           <w:rPr>
             <w:color w:val="1155CC"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.ipres2025.nz/submission-instructions</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60971576" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="00D917FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, F. M., &amp; Lastname, F. M. (Year). Title of article. </w:t>
+      <w:r w:rsidRPr="00D40B46">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastname, F. M., &amp; Lastname, F. M. (Year). Title of article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title of Periodical, </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Title of Periodical, Vol.(</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Issue), page numbers. DOI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1F38D8" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="00D917FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, F. M. (Year). </w:t>
+      <w:r w:rsidRPr="00D40B46">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastname, F. M. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. Publisher. URL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD47C4E" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="00D917FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, F. M. (Year). </w:t>
+      <w:r w:rsidRPr="00D40B46">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastname, F. M. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [eBook edition]. Publisher. URL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B17AE6" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253" w:rsidP="00D917FC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, F. M. (Year). </w:t>
+      <w:r w:rsidRPr="00D40B46">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lastname, F. M. (Year). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title of book</w:t>
       </w:r>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (N. Narrator, Narr.) [Audiobook]. Publisher. URL (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4BD18" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="00D40253">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D40B46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3267,109 +1961,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD48734" w14:textId="77777777" w:rsidR="008C7114" w:rsidRPr="00D40B46" w:rsidRDefault="008C7114">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_7o9e6clvtrmb" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:sectPr w:rsidR="008C7114" w:rsidRPr="00D40B46">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="256471A3" w14:textId="77777777" w:rsidR="00DE19CA" w:rsidRDefault="00DE19CA">
+    <w:p w14:paraId="266AFB3D" w14:textId="77777777" w:rsidR="002F2D77" w:rsidRDefault="002F2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52538FEC" w14:textId="77777777" w:rsidR="00DE19CA" w:rsidRDefault="00DE19CA">
+    <w:p w14:paraId="1F4B9357" w14:textId="77777777" w:rsidR="002F2D77" w:rsidRDefault="002F2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arimo">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{25AFD3ED-6A23-4DDA-BC75-F8E80BEE1D64}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{A957CD3F-087B-4F09-BE0B-A29167148350}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{66768909-9B79-4600-A06A-7F75FCEB7CE6}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{97D59699-057C-4DE1-A8CD-A86C1A3082AA}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{A92EA7C1-3C40-4CB0-8719-682F163BAE27}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{35016E7D-DFCF-40A3-A079-62903162E644}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="681D2664" w14:textId="77777777" w:rsidR="008C7114" w:rsidRDefault="00D40253">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arimo" w:eastAsia="Arimo" w:hAnsi="Arimo" w:cs="Arimo"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
@@ -3396,61 +2090,61 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00D6563B" w14:textId="77777777" w:rsidR="008C7114" w:rsidRDefault="00D40253">
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="044DC3DA" w14:textId="77777777" w:rsidR="00DE19CA" w:rsidRDefault="00DE19CA">
+    <w:p w14:paraId="69C87420" w14:textId="77777777" w:rsidR="002F2D77" w:rsidRDefault="002F2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B7B9198" w14:textId="77777777" w:rsidR="00DE19CA" w:rsidRDefault="00DE19CA">
+    <w:p w14:paraId="2782869A" w14:textId="77777777" w:rsidR="002F2D77" w:rsidRDefault="002F2D77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34A84E80" w14:textId="77777777" w:rsidR="008C7114" w:rsidRDefault="008C7114"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="092908D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="189427B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -3781,82 +2475,86 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1821652134">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1634939753">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1062800483">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C7114"/>
     <w:rsid w:val="000F47FB"/>
     <w:rsid w:val="00101C6D"/>
+    <w:rsid w:val="002871C1"/>
+    <w:rsid w:val="002F2D77"/>
+    <w:rsid w:val="00356E3E"/>
     <w:rsid w:val="0059155B"/>
     <w:rsid w:val="005C50CB"/>
     <w:rsid w:val="006100A7"/>
+    <w:rsid w:val="0061385A"/>
     <w:rsid w:val="006A0519"/>
     <w:rsid w:val="006B3C52"/>
     <w:rsid w:val="00736F37"/>
     <w:rsid w:val="007D0774"/>
     <w:rsid w:val="007D4890"/>
     <w:rsid w:val="007F1986"/>
+    <w:rsid w:val="00827117"/>
     <w:rsid w:val="008C7114"/>
     <w:rsid w:val="00A72473"/>
     <w:rsid w:val="00B67FDF"/>
     <w:rsid w:val="00BE4BE0"/>
     <w:rsid w:val="00CD4850"/>
     <w:rsid w:val="00D40253"/>
     <w:rsid w:val="00D40B46"/>
     <w:rsid w:val="00D47756"/>
     <w:rsid w:val="00D917FC"/>
     <w:rsid w:val="00DE19CA"/>
     <w:rsid w:val="00E50FE0"/>
     <w:rsid w:val="00F076D3"/>
     <w:rsid w:val="04B84ED4"/>
     <w:rsid w:val="07760715"/>
     <w:rsid w:val="12164469"/>
     <w:rsid w:val="14DD180D"/>
     <w:rsid w:val="1840876D"/>
     <w:rsid w:val="1AD33180"/>
     <w:rsid w:val="25EE95FC"/>
     <w:rsid w:val="39F92604"/>
     <w:rsid w:val="3B84251C"/>
     <w:rsid w:val="40FA328E"/>
     <w:rsid w:val="4269C5C0"/>
     <w:rsid w:val="46CCBCE2"/>
     <w:rsid w:val="48271F7D"/>
@@ -4884,66 +3582,66 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{37f4b8a2-ad4f-41b5-9a91-284d2cc38f56}" enabled="1" method="Standard" siteId="{70de1992-07c6-480f-a318-a1afcba03983}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1521</Words>
-  <Characters>8064</Characters>
+  <Words>1661</Words>
+  <Characters>8808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>80</Paragraphs>
+  <Lines>204</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Title of Short Paper Goes Here</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Texas Conference on Digital Libraries</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9522</CharactersWithSpaces>
+  <CharactersWithSpaces>10366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title of Short Paper Goes Here</dc:title>
   <dc:creator>TCDL Short Papers Committee</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>